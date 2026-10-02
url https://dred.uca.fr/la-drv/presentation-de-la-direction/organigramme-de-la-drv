--- v0 (2026-07-01)
+++ v1 (2026-10-02)
@@ -1,86 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483660" r:id="rId1"/>
+    <p:sldMasterId id="2147483672" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId7"/>
+    <p:notesMasterId r:id="rId8"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId8"/>
+    <p:handoutMasterId r:id="rId9"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="461" r:id="rId2"/>
-[...3 lines deleted...]
-    <p:sldId id="437" r:id="rId6"/>
+    <p:sldId id="462" r:id="rId3"/>
+    <p:sldId id="463" r:id="rId4"/>
+    <p:sldId id="466" r:id="rId5"/>
+    <p:sldId id="467" r:id="rId6"/>
+    <p:sldId id="468" r:id="rId7"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="7104063" cy="10234613"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -394,98 +409,98 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="10188" autoAdjust="0"/>
     <p:restoredTop sz="94349" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="146" d="100"/>
-          <a:sy n="146" d="100"/>
+          <a:sx n="141" d="100"/>
+          <a:sy n="141" d="100"/>
         </p:scale>
-        <p:origin x="906" y="114"/>
+        <p:origin x="978" y="120"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1484"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="60" d="100"/>
         <a:sy n="60" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -526,51 +541,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4023202" y="0"/>
             <a:ext cx="3079203" cy="512304"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="94806" tIns="47404" rIns="94806" bIns="47404" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8AEFCCFE-1F7C-4938-B119-A1825104959E}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9720676"/>
             <a:ext cx="3079203" cy="512303"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -610,51 +625,51 @@
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4A249541-F0CA-4ED2-BC2E-0BFE828CBCA2}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="295882839"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -695,51 +710,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4023995" y="2"/>
             <a:ext cx="3078427" cy="511731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="94806" tIns="47404" rIns="94806" bIns="47404" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{23C256E8-94AD-407B-8644-20AAD5243C32}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de l'image des diapositives 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="139700" y="766763"/>
             <a:ext cx="6824663" cy="3838575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1035,701 +1050,1055 @@
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4796809-C79A-4CBE-A973-2FF22ABC292F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="fr-FR"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
               <a:t>Février 2024</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="290136833"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Diapositive de titre">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titre 1"/>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AED4542-8E85-23F7-3973-0C777BDBD722}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1597819"/>
-            <a:ext cx="7772400" cy="1102519"/>
+            <a:off x="1143000" y="841772"/>
+            <a:ext cx="6858000" cy="1790700"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="4500"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Sous-titre 2"/>
+          <p:cNvPr id="3" name="Sous-titre 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3430B3EE-9319-229A-B699-EA912B4C4DA0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371600" y="2914650"/>
-            <a:ext cx="6400800" cy="1314450"/>
+            <a:off x="1143000" y="2701528"/>
+            <a:ext cx="6858000" cy="1241822"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1800"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+            <a:lvl2pPr marL="342900" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1500"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+            <a:lvl3pPr marL="685800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1350"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+            <a:lvl4pPr marL="1028700" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+            <a:lvl5pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+            <a:lvl6pPr marL="1714500" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+            <a:lvl7pPr marL="2057400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+            <a:lvl8pPr marL="2400300" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+            <a:lvl9pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style des sous-titres du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Espace réservé de la date 3"/>
+          <p:cNvPr id="4" name="Espace réservé de la date 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62C77C6B-FE2A-EB7D-8FE9-5F868BC469BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25536485-7311-4B60-9217-96DC03DD5DCA}" type="datetime1">
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
+          <p:cNvPr id="5" name="Espace réservé du pied de page 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BDF3F83-FB7B-84B3-6330-550E2D9B3812}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
+          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{104875E2-807F-97C0-48C1-87E17DD6D47C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1139785555"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4169847442"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Titre et texte vertical">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titre 1"/>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A82CA3AB-622C-82A5-E878-8C2108F2010D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Espace réservé du texte vertical 2"/>
+          <p:cNvPr id="3" name="Espace réservé du texte vertical 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE84C821-33F2-D5D6-A5EB-252917F4342F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Modifiez les styles du texte du masque</a:t>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Deuxième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Troisième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Espace réservé de la date 3"/>
+          <p:cNvPr id="4" name="Espace réservé de la date 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C25A41B7-FA6E-ED40-1081-D14FCFF85949}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5D41175C-C696-41DF-906D-112256CEB93B}" type="datetime1">
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
+          <p:cNvPr id="5" name="Espace réservé du pied de page 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A53F068E-4FB0-D24B-0552-C4F169A6389E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
+          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F72346E-0444-3BE4-5CA7-FB43D93803E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1277201946"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3090291525"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Titre vertical et texte">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titre vertical 1"/>
+          <p:cNvPr id="2" name="Titre vertical 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ED09165-6A82-F0C2-8EA2-3E281CDE4985}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6629400" y="154781"/>
-            <a:ext cx="2057400" cy="3290888"/>
+            <a:off x="6543675" y="273844"/>
+            <a:ext cx="1971675" cy="4358879"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Espace réservé du texte vertical 2"/>
+          <p:cNvPr id="3" name="Espace réservé du texte vertical 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77789D47-7B6E-6DFB-E906-E23CE00DF058}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="154781"/>
-            <a:ext cx="6019800" cy="3290888"/>
+            <a:off x="628650" y="273844"/>
+            <a:ext cx="5800725" cy="4358879"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Modifiez les styles du texte du masque</a:t>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Deuxième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Troisième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Espace réservé de la date 3"/>
+          <p:cNvPr id="4" name="Espace réservé de la date 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3557E198-24A7-34F4-8B47-95419EBBF270}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E9CF20E8-6D17-4CCB-89BD-541AE66129E3}" type="datetime1">
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
+          <p:cNvPr id="5" name="Espace réservé du pied de page 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BBB2E8B-793B-0D97-E01B-DDBA368EDE53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
+          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{720CAC88-D5B2-11F2-866A-DDA68E84AFA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="42812789"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="431541234"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Diapositive de titre">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1597820"/>
+            <a:ext cx="7772400" cy="1102519"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Sous-titre 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="2914650"/>
+            <a:ext cx="6400800" cy="1314450"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457189" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914378" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371566" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828754" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2285943" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743132" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200320" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657509" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style des sous-titres du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé de la date 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{25536485-7311-4B60-9217-96DC03DD5DCA}" type="datetime1">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1673524828"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Titre et contenu">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -1792,112 +2161,112 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1AF79185-9D9D-4E26-8CF5-61824E95B4E8}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="943874000"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1026049435"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Titre de section">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -1930,270 +2299,270 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2180035"/>
             <a:ext cx="7772400" cy="1125140"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="457189" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="914378" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1371566" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1828754" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2285943" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2743132" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3200320" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3657509" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4471C48-3A8F-44C0-8793-06C6B2FE6B08}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2611999700"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1458998172"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Deux contenus">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du contenu 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="900113"/>
+            <a:off x="457200" y="900114"/>
             <a:ext cx="4038600" cy="2545556"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
@@ -2233,51 +2602,51 @@
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du contenu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4648200" y="900113"/>
+            <a:off x="4648200" y="900114"/>
             <a:ext cx="4038600" cy="2545556"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
@@ -2322,112 +2691,112 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A10CDD3-1A51-44F7-A0D7-4842CBC48E8E}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2724314873"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2225389091"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparaison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2454,79 +2823,79 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du texte 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1151335"/>
             <a:ext cx="4040188" cy="479822"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="457189" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="914378" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1371566" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1828754" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2285943" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2743132" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3200320" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3657509" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du contenu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -2592,116 +2961,116 @@
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du texte 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4645026" y="1151335"/>
+            <a:off x="4645027" y="1151335"/>
             <a:ext cx="4041775" cy="479822"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="457189" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="914378" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1371566" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1828754" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2285943" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2743132" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3200320" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3657509" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du contenu 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4645026" y="1631156"/>
+            <a:off x="4645027" y="1631156"/>
             <a:ext cx="4041775" cy="2963466"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
@@ -2746,112 +3115,112 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé de la date 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0BA7F10A-AE46-4A9D-BECF-69135CB3118A}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Espace réservé du pied de page 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Espace réservé du numéro de diapositive 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2315861277"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="771048637"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Titre seul">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2863,267 +3232,267 @@
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé de la date 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A88104B2-E8AE-458B-BB57-54DBA578B0AC}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="276647542"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="174504199"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Vide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espace réservé de la date 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7702471-A687-48E4-9002-2A2200ED769E}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du pied de page 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du numéro de diapositive 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2853299027"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1207580566"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Contenu avec légende">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457201" y="204787"/>
+            <a:off x="457202" y="204787"/>
             <a:ext cx="3008313" cy="871538"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du contenu 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3575050" y="204788"/>
+            <a:off x="3575050" y="204789"/>
             <a:ext cx="5111750" cy="4389835"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
@@ -3163,461 +3532,3382 @@
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du texte 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457201" y="1076326"/>
+            <a:off x="457202" y="1076327"/>
             <a:ext cx="3008313" cy="3518297"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="457189" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="914378" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1371566" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1828754" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2285943" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2743132" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3200320" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3657509" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3E687650-AB01-4F05-80BC-36A043A6F5F4}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="924860160"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3542238620"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Titre et contenu">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C6DB968-A7D7-BAE8-B9EA-E795673D462C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3336937B-05DB-F884-92EB-28C100F0C3F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé de la date 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90F072C7-9CB1-7599-2C04-D73B89FA8D53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du pied de page 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16D4FFD2-1216-D10F-1D27-6BD87A9EC42D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20BD345E-58AE-57DF-DA73-26770236C5D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3106153679"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Image avec légende">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="3600451"/>
+            <a:ext cx="5486400" cy="425054"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé pour une image  2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="459581"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457189" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914378" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371566" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828754" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2285943" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743132" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200320" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657509" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du texte 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="4025504"/>
+            <a:ext cx="5486400" cy="603647"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457189" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914378" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371566" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828754" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2285943" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743132" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200320" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657509" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé de la date 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1875852A-C549-4CBD-87A9-126EF6AD9D00}" type="datetime1">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du pied de page 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="596518291"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Titre et texte vertical">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du texte vertical 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé de la date 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5D41175C-C696-41DF-906D-112256CEB93B}" type="datetime1">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3493624252"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Titre vertical et texte">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre vertical 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6629400" y="154782"/>
+            <a:ext cx="2057400" cy="3290888"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du texte vertical 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="154782"/>
+            <a:ext cx="6019800" cy="3290888"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé de la date 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E9CF20E8-6D17-4CCB-89BD-541AE66129E3}" type="datetime1">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4170530644"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Titre de section">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03FE6B03-7A6C-47DD-CC8F-1E814BD8DED5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="623888" y="1282304"/>
+            <a:ext cx="7886700" cy="2139553"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4500"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du texte 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76D2BF57-6544-20FD-3A68-6872D5EE14BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="623888" y="3442098"/>
+            <a:ext cx="7886700" cy="1125140"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé de la date 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76CE3BD6-0DE1-4CBD-74FC-759C0F30B4F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du pied de page 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3320D007-688C-88C0-8E8B-A3A6D36A4F26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4B2957F-D623-0724-0713-5722870B4594}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="23754414"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Deux contenus">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DAD50A8-B469-4B02-9DB2-0CDE03663CED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2928A391-5BB0-A45F-6892-3F46C102A5C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1369219"/>
+            <a:ext cx="3886200" cy="3263504"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CC6C2CA-3E2F-C9CC-F864-F126E96FF30C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4629150" y="1369219"/>
+            <a:ext cx="3886200" cy="3263504"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé de la date 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDCB196A-0C2B-4C99-23D7-A25529D263F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du pied de page 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{385CFA5B-49BF-558A-D1E0-04830C3A94C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D619EDF2-73CF-9AC7-2787-6C326513A5A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="189012867"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparaison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DA5D25C-8EDA-AAAA-BEA0-9B37E0BB94DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="629841" y="273844"/>
+            <a:ext cx="7886700" cy="994172"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du texte 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3022DB26-E718-4E9E-F32D-8B7473CA290D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="629842" y="1260872"/>
+            <a:ext cx="3868340" cy="617934"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{260AE819-F4B6-7EA7-1E06-455B0478B10B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="629842" y="1878806"/>
+            <a:ext cx="3868340" cy="2763441"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du texte 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E42A58A-489C-66BE-2890-7B80FB185775}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4629150" y="1260872"/>
+            <a:ext cx="3887391" cy="617934"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du contenu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F25F0D5-25A4-2133-B724-869E1D0C5F5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4629150" y="1878806"/>
+            <a:ext cx="3887391" cy="2763441"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espace réservé de la date 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1006AD12-8DB6-9A04-0EFB-E0C8FCD4C9E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Espace réservé du pied de page 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13BF4DE-62C2-3E51-9913-08CB23937888}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Espace réservé du numéro de diapositive 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F8334A-6946-6E1D-B16C-478CCF8CB6BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1140667877"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Titre seul">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13B03C7A-95FE-9819-1FB4-A47BD2420833}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé de la date 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE13AB5C-DEF0-E051-985E-39661C6A0D1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du pied de page 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574962C4-8975-D183-87C5-374CAF1FA35A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1054F795-BE9F-7734-7B72-CE52699F8A89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1660926596"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Vide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Espace réservé de la date 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E285DE05-D092-0C28-C294-D27BC1D0FA49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du pied de page 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFEF7EEF-59E4-8E72-EC6B-39A21C0BF420}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du numéro de diapositive 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC3C769F-2E07-E89B-23B1-1CABF3E2669C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4008185395"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Contenu avec légende">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACBE62D8-1F43-136E-F79E-C9BE0AC51DC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="629841" y="342900"/>
+            <a:ext cx="2949178" cy="1200150"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E83F3BE-08D6-8AE7-BD83-2291EA404916}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3887391" y="740569"/>
+            <a:ext cx="4629150" cy="3655219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2100"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du texte 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0573BF01-DF2B-BF4A-9F89-C5BDCC723A86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="629841" y="1543050"/>
+            <a:ext cx="2949178" cy="2858691"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé de la date 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{954913EA-1882-83C2-A9DA-73CA891BCBEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du pied de page 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1106012E-4436-BBB8-4681-1AC161D9B860}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AC8CDE1-C722-1F67-94AC-B9E6C804C3D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3327645140"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Image avec légende">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titre 1"/>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11A8826F-48A5-02DD-B9BE-69A6A9EB5F3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="3600450"/>
-            <a:ext cx="5486400" cy="425054"/>
+            <a:off x="629841" y="342900"/>
+            <a:ext cx="2949178" cy="1200150"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Espace réservé pour une image  2"/>
+          <p:cNvPr id="3" name="Espace réservé pour une image  2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF74B22D-9727-B277-B599-9216DDE40E8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="459581"/>
-            <a:ext cx="5486400" cy="3086100"/>
+            <a:off x="3887391" y="740569"/>
+            <a:ext cx="4629150" cy="3655219"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="342900" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="2100"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="685800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1028700" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="1714500" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2057400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="2400300" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Espace réservé du texte 3"/>
+          <p:cNvPr id="4" name="Espace réservé du texte 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E700111B-9E65-529A-1511-193E8EC2E4E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="4025503"/>
-            <a:ext cx="5486400" cy="603647"/>
+            <a:off x="629841" y="1543050"/>
+            <a:ext cx="2949178" cy="2858691"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="342900" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1050"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...3 lines deleted...]
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl3pPr marL="685800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="750"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="1714500" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="750"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2057400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="750"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="2400300" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="750"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="750"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Modifiez les styles du texte du masque</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="5" name="Espace réservé de la date 4"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé de la date 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B56CD378-4E92-675E-37F8-0F4042DFFF2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{1875852A-C549-4CBD-87A9-126EF6AD9D00}" type="datetime1">
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Espace réservé du pied de page 5"/>
+          <p:cNvPr id="6" name="Espace réservé du pied de page 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A6B6C3-DAF5-FB5A-321E-2669C2F84CDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6"/>
+          <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17BCB103-5FE7-4BCD-5628-96272C2E7FE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="235703787"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3428626246"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Espace réservé du titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9083456B-8F9E-0DC7-35E7-104BD7BA6F43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="273844"/>
+            <a:ext cx="7886700" cy="994172"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du texte 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE99630D-2322-7B5F-1590-DF2A384B5FB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1369219"/>
+            <a:ext cx="7886700" cy="3263504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé de la date 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CDA8182-A549-C150-0BB2-2625E7B492E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="4767263"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{634BCE14-1D45-495A-82B8-64323A24A878}" type="datetimeFigureOut">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>14/09/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du pied de page 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94CCC53D-2C97-ED04-22C6-EEA6D6777E45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4767263"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85D1A060-E046-978A-392F-527468297428}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6457950" y="4767263"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{1ECACDEA-ED2E-4535-9270-3884BDE9DFCC}" type="slidenum">
+              <a:rPr lang="fr-FR" smtClean="0"/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2541175121"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483661" r:id="rId1"/>
+    <p:sldLayoutId id="2147483662" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483664" r:id="rId4"/>
+    <p:sldLayoutId id="2147483665" r:id="rId5"/>
+    <p:sldLayoutId id="2147483666" r:id="rId6"/>
+    <p:sldLayoutId id="2147483667" r:id="rId7"/>
+    <p:sldLayoutId id="2147483668" r:id="rId8"/>
+    <p:sldLayoutId id="2147483669" r:id="rId9"/>
+    <p:sldLayoutId id="2147483670" r:id="rId10"/>
+    <p:sldLayoutId id="2147483671" r:id="rId11"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="3300" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="750"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2100" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1500" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="fr-FR"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="342900" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="685800" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1028700" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1371600" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="1714500" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2057400" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="2400300" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Espace réservé du titre 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="205979"/>
             <a:ext cx="8229600" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
@@ -3677,530 +6967,565 @@
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="4767263"/>
+            <a:off x="457200" y="4767264"/>
             <a:ext cx="2133600" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9EB7A1FD-FF13-4A7C-9D12-D8B8EFECD6FD}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>11/05/2026</a:t>
+              <a:t>14/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3124200" y="4767263"/>
+            <a:off x="3124200" y="4767264"/>
             <a:ext cx="2895600" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6553200" y="4767263"/>
+            <a:off x="6553200" y="4767264"/>
             <a:ext cx="2133600" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0694022A-42C0-45AF-B093-E5A3A07644B5}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3669408110"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3163897996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483673" r:id="rId1"/>
+    <p:sldLayoutId id="2147483674" r:id="rId2"/>
+    <p:sldLayoutId id="2147483675" r:id="rId3"/>
+    <p:sldLayoutId id="2147483676" r:id="rId4"/>
+    <p:sldLayoutId id="2147483677" r:id="rId5"/>
+    <p:sldLayoutId id="2147483678" r:id="rId6"/>
+    <p:sldLayoutId id="2147483679" r:id="rId7"/>
+    <p:sldLayoutId id="2147483680" r:id="rId8"/>
+    <p:sldLayoutId id="2147483681" r:id="rId9"/>
+    <p:sldLayoutId id="2147483682" r:id="rId10"/>
+    <p:sldLayoutId id="2147483683" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="ctr" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="342892" indent="-342892" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="742931" indent="-285743" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="–"/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1142972" indent="-228594" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600160" indent="-228594" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="–"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057348" indent="-228594" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="»"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514537" indent="-228594" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971726" indent="-228594" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3428915" indent="-228594" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886103" indent="-228594" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="fr-FR"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="457189" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="914378" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1371566" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1828754" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2285943" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2743132" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3200320" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657509" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pr&#233;nom.nom@uca.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dred.uca.fr/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pr&#233;nom.nom@uca.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dred.uca.fr/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dred.uca.fr/servlet/com.jsbsoft.jtf.core.SG?EXT=core&amp;PROC=SAISIE_LISTE_SOUS_RUBRIQUES_FRONT&amp;ACTION=LISTER&amp;PROFONDEUR=0&amp;RH=1522739993061&amp;RF=1522739993061&amp;RUBRIQUE=1522739993061" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dred.uca.fr/servlet/com.jsbsoft.jtf.core.SG?EXT=core&amp;PROC=SAISIE_LISTE_SOUS_RUBRIQUES_FRONT&amp;ACTION=LISTER&amp;PROFONDEUR=0&amp;RH=1522739993061&amp;RF=1522739993061&amp;RUBRIQUE=1522739993061" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dred.uca.fr/servlet/com.jsbsoft.jtf.core.SG?EXT=core&amp;PROC=SAISIE_LISTE_SOUS_RUBRIQUES_FRONT&amp;ACTION=LISTER&amp;PROFONDEUR=0&amp;RH=1527154520498&amp;RF=1527154520498&amp;RUBRIQUE=1527154520498" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dred.uca.fr/servlet/com.jsbsoft.jtf.core.SG?EXT=core&amp;PROC=SAISIE_LISTE_SOUS_RUBRIQUES_FRONT&amp;ACTION=LISTER&amp;PROFONDEUR=0&amp;RH=1527154520498&amp;RF=1527154520498&amp;RUBRIQUE=1527154520498" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dred.uca.fr/servlet/com.jsbsoft.jtf.core.SG?EXT=core&amp;PROC=SAISIE_LISTE_SOUS_RUBRIQUES_FRONT&amp;ACTION=LISTER&amp;PROFONDEUR=1&amp;RH=1522741706109&amp;RF=1522741706109&amp;RUBRIQUE=1522741706109" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:management.projets@dred.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pole-accpro.dred@uca.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:management.projets@dred.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pole-accpro.dred@uca.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dred.uca.fr/servlet/com.jsbsoft.jtf.core.SG?EXT=core&amp;PROC=SAISIE_LISTE_SOUS_RUBRIQUES_FRONT&amp;ACTION=LISTER&amp;PROFONDEUR=1&amp;RH=1522741706109&amp;RF=1522741706109&amp;RUBRIQUE=1522741706109" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dred.uca.fr/servlet/com.jsbsoft.jtf.core.SG?EXT=core&amp;PROC=SAISIE_LISTE_SOUS_RUBRIQUES_FRONT&amp;ACTION=LISTER&amp;PROFONDEUR=0&amp;RH=1522742530673&amp;RF=1522742530673&amp;RUBRIQUE=1522742530673" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dred.uca.fr/servlet/com.jsbsoft.jtf.core.SG?EXT=core&amp;PROC=SAISIE_LISTE_SOUS_RUBRIQUES_FRONT&amp;ACTION=LISTER&amp;PROFONDEUR=0&amp;RH=1522742530673&amp;RF=1522742530673&amp;RUBRIQUE=1522742530673" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BE21110-5501-B3CA-2F6A-1DFD473F3F63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="9" name="Connecteur : en angle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EC4589-0B49-4EB2-83B7-B1B41B664C61}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
             <a:endCxn id="17" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5223826" y="871938"/>
+            <a:off x="5223827" y="871939"/>
             <a:ext cx="1874419" cy="231877"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050" cap="rnd" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="54" name="Connecteur droit 53">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB8C1CA1-4681-40C9-AD51-6074215C50D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks noChangeShapeType="1"/>
             <a:endCxn id="59" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6317378" y="593263"/>
+            <a:off x="6317379" y="593263"/>
             <a:ext cx="779834" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050" cap="rnd" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
@@ -4292,13312 +7617,9194 @@
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="65" name="Connecteur droit 64">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FF69DF7-D83F-4099-8DC4-A4E4AF403F0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks noChangeShapeType="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipV="1">
             <a:off x="3495307" y="1439954"/>
-            <a:ext cx="0" cy="205842"/>
+            <a:ext cx="0" cy="173934"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="37999"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle à coins arrondis 15"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7204297" y="1633756"/>
+            <a:off x="7204297" y="1633757"/>
             <a:ext cx="1473192" cy="3380935"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF">
               <a:alpha val="37000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="100" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="600" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr algn="just" defTabSz="685800">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="129" name="Connecteur droit 128"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks noChangeShapeType="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4572000" y="771550"/>
+            <a:off x="4572000" y="771551"/>
             <a:ext cx="0" cy="663063"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="37999"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="75" name="Connecteur droit 74"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks noChangeShapeType="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipV="1">
-            <a:off x="1216245" y="1456154"/>
-            <a:ext cx="0" cy="411749"/>
+            <a:off x="1216245" y="1456155"/>
+            <a:ext cx="0" cy="157733"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="37999"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle à coins arrondis 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2832123" y="48104"/>
+            <a:off x="2832124" y="48104"/>
             <a:ext cx="3613496" cy="875292"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="4BACC6"/>
           </a:solidFill>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="205867"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" defTabSz="685800">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="1000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>DIRECTION DE LA RECHERCHE ET DES ETUDES DOCTORALES</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" defTabSz="685800">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="500" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg1"/>
+                <a:prstClr val="white"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" defTabSz="685800">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Directrice</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Pascale BOUVIER-MARION</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" defTabSz="685800">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="200" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg1"/>
+                <a:prstClr val="white"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" defTabSz="685800">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900">
-[...1 lines deleted...]
-                  <a:schemeClr val="bg1"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Directrice adjointe </a:t>
-[...14 lines deleted...]
-            <a:pPr algn="ctr">
+              <a:t>Directrice adjointe : Vanessa BELIGON</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="685800">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg1"/>
+                <a:prstClr val="white"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="8" name="Connecteur droit 7"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks noChangeShapeType="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1">
-            <a:off x="1205653" y="1434613"/>
+            <a:off x="1205654" y="1434614"/>
             <a:ext cx="6769955" cy="21541"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle à coins arrondis 17"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2680061" y="1632176"/>
+            <a:off x="2680062" y="1632177"/>
             <a:ext cx="1674319" cy="3413303"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="2" spcCol="144000" anchor="t" anchorCtr="0" upright="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr defTabSz="685800">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="300" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="fr-FR" sz="300" b="1" dirty="0"/>
-[...4 lines deleted...]
-          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="300" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0"/>
-[...17 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0"/>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Rectangle à coins arrondis 18"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="387509" y="1632176"/>
+            <a:off x="387509" y="1632177"/>
             <a:ext cx="1657473" cy="3423452"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="300" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="35999" indent="-107997" algn="just">
+            <a:pPr marL="35998" indent="-107994" algn="just" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr algn="just" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="400" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle à coins arrondis 19"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5024634" y="1632176"/>
+            <a:off x="5024635" y="1632177"/>
             <a:ext cx="1568972" cy="3409322"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="100" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="600" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="500" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="300" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
+              <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rectangle à coins arrondis 16"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7098245" y="884533"/>
+            <a:off x="7098246" y="884534"/>
             <a:ext cx="1340261" cy="438563"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Assistante </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>de Prévention</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Muriel GOMEAUX</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Image 21"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8507717" y="47563"/>
             <a:ext cx="602517" cy="583868"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="ZoneTexte 24">
             <a:hlinkClick r:id="" action="ppaction://noaction"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2775439" y="1784125"/>
             <a:ext cx="1523510" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" cap="all" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="95000"/>
                     <a:lumOff val="5000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:hlinkClick r:id="" action="ppaction://noaction">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>PÔLE Etudes doctorales et HDR</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" cap="all" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
+                <a:prstClr val="black">
                   <a:lumMod val="95000"/>
                   <a:lumOff val="5000"/>
-                </a:schemeClr>
+                </a:prstClr>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="500" b="1" cap="all" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="300" b="1" cap="all" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Karen VERGNOL-REMONT  </a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="ZoneTexte 27">
             <a:hlinkClick r:id="" action="ppaction://noaction"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="478296" y="1778033"/>
-            <a:ext cx="1524109" cy="615553"/>
+            <a:off x="478297" y="1778034"/>
+            <a:ext cx="1524109" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" cap="all" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="95000"/>
                     <a:lumOff val="5000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:hlinkClick r:id="" action="ppaction://noaction">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>PÔLE  APPUI au pilotage et a l’ACTIVITE DES LABORATOIRES</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" cap="all" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
+                <a:prstClr val="black">
                   <a:lumMod val="95000"/>
                   <a:lumOff val="5000"/>
-                </a:schemeClr>
+                </a:prstClr>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="500" b="1" cap="all" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="500" b="1" cap="all" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Thomas AREAL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="ZoneTexte 38">
-            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5068967" y="1758650"/>
-            <a:ext cx="1441961" cy="600164"/>
+            <a:off x="5068968" y="1758650"/>
+            <a:ext cx="1441961" cy="723275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" cap="all" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="95000"/>
                     <a:lumOff val="5000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:hlinkClick r:id="" action="ppaction://noaction">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>PÔLE ACCOMPAGNEMENT DES PROJETS DE RECHERCHE</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" cap="all" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
+                <a:prstClr val="black">
                   <a:lumMod val="95000"/>
                   <a:lumOff val="5000"/>
-                </a:schemeClr>
+                </a:prstClr>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" b="1" strike="sngStrike" cap="all" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
+                <a:prstClr val="black">
                   <a:lumMod val="95000"/>
                   <a:lumOff val="5000"/>
-                </a:schemeClr>
+                </a:prstClr>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="100" b="1" strike="sngStrike" cap="all" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
+                <a:prstClr val="black">
                   <a:lumMod val="95000"/>
                   <a:lumOff val="5000"/>
-                </a:schemeClr>
+                </a:prstClr>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="100" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Guillaume TATTI</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="ZoneTexte 30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7383032" y="3052720"/>
+            <a:off x="7383033" y="3052720"/>
             <a:ext cx="1373459" cy="415498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Vanessa BELIGON</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Samira RIAD</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="ZoneTexte 36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5068968" y="2553108"/>
+            <a:off x="5068969" y="2553109"/>
             <a:ext cx="1523924" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="fr-FR" sz="800" b="1" dirty="0"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Ingénierie de Projets</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40" name="ZoneTexte 39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="466511" y="2566175"/>
             <a:ext cx="1540323" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Pilotage et soutien à l’activité des laboratoires</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47" name="ZoneTexte 46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="510251" y="2912330"/>
-            <a:ext cx="1511149" cy="630942"/>
+            <a:off x="538352" y="2879483"/>
+            <a:ext cx="1555499" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="2" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Christelle LE TIEC                                              </a:t>
-[...7 lines deleted...]
-            <a:pPr algn="ctr"/>
+              <a:t>Christelle LE TIEC                                 Yolande HOUOT</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Yolande HOUOT</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="ctr"/>
+              <a:t>Camille BARBOT</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Alain MONCELET</a:t>
-[...11 lines deleted...]
-              </a:rPr>
               <a:t>Chloé GOULLON</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="ZoneTexte 32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7383032" y="3776089"/>
+            <a:off x="7383033" y="3776089"/>
             <a:ext cx="1381498" cy="415498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Samira RIAD</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Lionel BOULARD</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Guillaume SALOME          </a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="ZoneTexte 47"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7278636" y="3590660"/>
+            <a:off x="7278637" y="3590660"/>
             <a:ext cx="1373459" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Contrats de recherche</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="ZoneTexte 50"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7288877" y="2566342"/>
             <a:ext cx="1373460" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Développement des partenariats publics des laboratoires</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52" name="ZoneTexte 51">
             <a:hlinkClick r:id="" action="ppaction://noaction"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7236018" y="1863045"/>
+            <a:off x="7236019" y="1863046"/>
             <a:ext cx="1373459" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" cap="all" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="95000"/>
                     <a:lumOff val="5000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:hlinkClick r:id="" action="ppaction://noaction">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>PÔLE Valorisation</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" cap="all" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
+                <a:prstClr val="black">
                   <a:lumMod val="95000"/>
                   <a:lumOff val="5000"/>
-                </a:schemeClr>
+                </a:prstClr>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="500" b="1" cap="all" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="500" b="1" cap="all" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Vanessa BELIGON </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="500" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="116" name="Rectangle à coins arrondis 115"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139286" y="87748"/>
             <a:ext cx="2598366" cy="965946"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Direction de la Recherche et des Etudes Doctorales</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="fr-FR" sz="700" dirty="0"/>
+            <a:pPr defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="700" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>8 avenue Blaise Pascal - TSA 60026</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="fr-FR" sz="700" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="700" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="fr-FR" sz="700" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="700" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>63 178 AUBIERE Cedex 1</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="fr-FR" sz="700" dirty="0"/>
+            <a:pPr defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="700" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Site internet : </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
-                <a:hlinkClick r:id="rId5" tooltip="Site web DRV"/>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:hlinkClick r:id="rId6" tooltip="Site web DRV"/>
               </a:rPr>
               <a:t>http://dred.uca.fr/</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="700" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="fr-FR" sz="700" dirty="0"/>
+            <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="700" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Courriels : </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
-                <a:hlinkClick r:id="rId6"/>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>prénom.nom@uca.fr</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="700" dirty="0"/>
-[...6 lines deleted...]
-            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Pour une présentation détaillée des missions de chaque Pôle cliquer sur le nom du Pôle</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="68" name="ZoneTexte 67"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2740407" y="2563194"/>
-            <a:ext cx="1509802" cy="215444"/>
+            <a:ext cx="1509802" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Collège des Ecoles Doctorales</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="Groupe 1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7233189" y="4231007"/>
-            <a:ext cx="1519479" cy="571555"/>
+            <a:off x="7233190" y="4231010"/>
+            <a:ext cx="1519479" cy="572644"/>
             <a:chOff x="7090198" y="2432420"/>
-            <a:chExt cx="1784824" cy="789453"/>
+            <a:chExt cx="1784824" cy="790957"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="62" name="ZoneTexte 61"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7090198" y="2432420"/>
               <a:ext cx="1604328" cy="297579"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
+              <a:pPr algn="ctr" defTabSz="685800"/>
               <a:r>
                 <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Aptos" panose="02110004020202020204"/>
                   <a:ea typeface="Calibri"/>
                   <a:cs typeface="Times New Roman"/>
                 </a:rPr>
                 <a:t>Service UCA PARTNER</a:t>
               </a:r>
               <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="72" name="ZoneTexte 71"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7270694" y="2784449"/>
-              <a:ext cx="1604328" cy="437424"/>
+              <a:ext cx="1604328" cy="438928"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" numCol="1" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
+              <a:pPr defTabSz="685800"/>
               <a:r>
                 <a:rPr lang="fr-FR" sz="700" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="008F9B"/>
                   </a:solidFill>
+                  <a:latin typeface="Aptos" panose="02110004020202020204"/>
                   <a:ea typeface="Calibri"/>
                   <a:cs typeface="Times New Roman"/>
                 </a:rPr>
                 <a:t>Muriel GOMEAUX </a:t>
               </a:r>
               <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr defTabSz="914355">
+              <a:pPr defTabSz="914333">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fr-FR" sz="700" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="008F9B"/>
                   </a:solidFill>
+                  <a:latin typeface="Aptos" panose="02110004020202020204"/>
                   <a:cs typeface="Times New Roman"/>
                 </a:rPr>
                 <a:t>Andréa MICHEL </a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="ZoneTexte 48"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2745023" y="3666873"/>
+            <a:off x="2745024" y="3666874"/>
             <a:ext cx="1500568" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Ecoles Doctorales  </a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53" name="ZoneTexte 52"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5023919" y="3494400"/>
+            <a:off x="5023920" y="3494400"/>
             <a:ext cx="1568972" cy="410369"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Management de projets complexes</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr defTabSz="685800">
               <a:spcBef>
                 <a:spcPts val="150"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="300" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...33 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="ZoneTexte 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76A36060-E08D-429E-B442-F6AC1A966A9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533924" y="3499048"/>
+            <a:off x="533925" y="3499049"/>
             <a:ext cx="1404721" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="fr-FR" sz="800" b="1" dirty="0"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Gestionnaire comité éthique UCA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="ZoneTexte 55">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBB17151-3E9A-40FF-9840-DA57098A6890}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2800893" y="2827575"/>
+            <a:off x="2788166" y="2901748"/>
             <a:ext cx="1498056" cy="630942"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Carine CABASSU</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Jules CHANCEL</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Fatima GONCALVES</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Karen VERGNOL-REMONT</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="66" name="ZoneTexte 65">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3CDC8F8-B53F-4B8D-82A3-C0151716DC9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5223826" y="2813696"/>
+            <a:off x="5223827" y="2785619"/>
             <a:ext cx="1568972" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Sophie MONCEAU</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Marianne PERRAUD</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Fabien PONCET</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Guillaume TATTI</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="67" name="ZoneTexte 66">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36192B48-1D70-4166-BE07-545C9C5ACA42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="518924" y="4040547"/>
+            <a:off x="518925" y="4040547"/>
             <a:ext cx="1373459" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>PARTAGE</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="300" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="69" name="ZoneTexte 68">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB1D4F2C-EA82-4E06-AB03-A2CDDD3343F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="549554" y="4231008"/>
+            <a:off x="549555" y="4231008"/>
             <a:ext cx="1373459" cy="630942"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Stéphanie DE JESUS</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Malika KAHLA</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Christian LECOUET</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Jimmy TABARAND</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="ZoneTexte 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD3B8EA6-BB52-422A-BA40-F584E90C3F8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2765083" y="3938344"/>
-            <a:ext cx="1741808" cy="1084912"/>
+            <a:off x="2737652" y="3875370"/>
+            <a:ext cx="1714467" cy="1084912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="2" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="fr-FR" sz="750" b="1" dirty="0"/>
+            <a:pPr defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="750" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>ED SEPJG</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="750" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
+            <a:endParaRPr lang="fr-FR" sz="750" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Franceline BEYBOT</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="700" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="fr-FR" sz="750" b="1" dirty="0"/>
+            <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="750" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>ED LLSHS</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="750" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
+            <a:endParaRPr lang="fr-FR" sz="750" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Valérie GENESTE</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="fr-FR" sz="750" b="1" dirty="0"/>
+            <a:pPr defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="750" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>ED SVSAE</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
+            <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
-              </a:rPr>
-[...4 lines deleted...]
-            <a:pPr algn="ctr"/>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
+              <a:t>Perrine CLUZEL </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>		 ED SF</a:t>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="008F9B"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="008F9B"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="008F9B"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="008F9B"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
+              <a:t> ED SF</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Soline CONNIER</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>ED SPI</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="700" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr lvl="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Alexandre BRUN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="59" name="Rectangle à coins arrondis 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{106A40DA-2517-4DD0-A310-EA93879EF2CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7097212" y="373981"/>
+            <a:off x="7097213" y="373982"/>
             <a:ext cx="1340261" cy="438563"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="4BACC6"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Assistante de Direction</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Elodie FETIVEAU</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="ZoneTexte 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB7BD34D-6370-4E85-9273-56EE3633FA3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="465902" y="3776028"/>
+            <a:off x="465902" y="3776029"/>
             <a:ext cx="1289925" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sophie MONCEAU</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="700" dirty="0"/>
+            <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="ZoneTexte 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAA7E749-D019-1BED-044B-3EE1550473CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5223826" y="3892423"/>
-            <a:ext cx="857927" cy="415498"/>
+            <a:off x="5223827" y="3892423"/>
+            <a:ext cx="909223" cy="415498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Thomas KASAZIAN</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Marine PUVINEL</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Camille COMPAIN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEA1FDFA-A3CC-4E7D-8CC7-590F486354A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="8428545" y="4390595"/>
+            <a:ext cx="1109516" cy="142273"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2711320104"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3422933666"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1193 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 2"/>
+          <p:cNvPr id="7" name="Image 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD0559E7-EFD5-A48F-60AE-F266C3543BB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5134755"/>
+            <a:ext cx="9144000" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6CD796D-1240-D9A8-DDCA-88A09EB27EB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="8428545" y="4390595"/>
+            <a:ext cx="1109516" cy="142273"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="ZoneTexte 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{579BB58B-20A1-2042-9D8F-053293209652}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="41911" y="2452240"/>
-            <a:ext cx="4728985" cy="2295115"/>
+            <a:off x="41912" y="2452240"/>
+            <a:ext cx="4728985" cy="2137316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>PILOTAGE SI RECHERCHE, DONNÉES ET INDICATEURS :</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Pilotage du Système d'Information Recherche (GRAAL) et mise à jour du RNSR</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Rapport Recherche annuel de l’établissement</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Production d’indicateurs, pilotage et traitement des enquêtes ministérielles et internes</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Relations ONR, Ministère et HCERES – Suivis divers : label HRS4R + Protocole NAGOYA  + Hôtel d’entreprises</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Suivi des structures scientifiques en réseau (GIS, GDR etc.)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Demandes de mobilité interne des enseignants-chercheurs</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>SÉCURITÉ, ÉTHIQUE ET DÉONTOLOGIE :</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="100" i="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Instruction des demandes d’accès en Zone à Régime Restrictif (ZRR)</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+              <a:t>Intégrité scientifique et déontologie, traitement des demandes RIPH2 et RIPH3, IRB UCA + Gestion comité éthique UCA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Intégrité scientifique et déontologie, traitement des demandes RIPH2 et RIPH3, IRB UCA + Gestion comité éthique UCA</a:t>
+              <a:t>Suivi de la mise à jour des règlements intérieurs des unités de recherche</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFF00"/>
+              </a:highlight>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...24 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="383534" y="267494"/>
+            <a:off x="383534" y="267495"/>
             <a:ext cx="8245077" cy="692497"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1500" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
+                <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>DIRECTION DE LA RECHERCHE ET DES ETUDES DOCTORALES</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1500" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
-                  </a:schemeClr>
-[...1 lines deleted...]
-                <a:latin typeface="+mj-lt"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>POLE APPUI AU PILOTAGE ET A L’ACTIVITE DES LABORATOIRES</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1500" b="1" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
-                  </a:schemeClr>
-[...1 lines deleted...]
-                <a:latin typeface="+mj-lt"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
-                  </a:schemeClr>
-[...2 lines deleted...]
-                <a:hlinkClick r:id="rId3"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://dred.uca.fr/PAPAL</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" b="1" i="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
+                <a:prstClr val="black">
                   <a:lumMod val="50000"/>
                   <a:lumOff val="50000"/>
-                </a:schemeClr>
+                </a:prstClr>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
+              <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="ZoneTexte 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1CDB747-B6AB-491A-9A9D-4CC2713F0415}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4753543" y="2460698"/>
-            <a:ext cx="4316804" cy="2135841"/>
+            <a:off x="4683130" y="2379236"/>
+            <a:ext cx="4316804" cy="2137316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marR="0" lvl="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...7 lines deleted...]
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>ACTIVITÉ</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>DES LABORATOIRES :</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Gestion des actions scientifiques transverses du Conseil de la Recherche </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" marR="0" lvl="0" indent="-171446" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="171442" indent="-171442" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Suivi des AAP I-Site hors CIR</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" marR="0" lvl="0" indent="-171446" algn="just" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Appui à l’organisation des colloques </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" marR="0" lvl="0" indent="-171446" algn="just" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Contractualisation de l’accueil des personnels hébergés – Gestion de conventions (versement/reversement, subvention </a:t>
-[...8 lines deleted...]
-                <a:uFillTx/>
+              <a:t>Contractualisation de l’accueil des personnels hébergés – Gestion de conventions (versement/reversement, subvention hors AAP, etc…) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>hors AAP, </a:t>
-[...51 lines deleted...]
-              </a:rPr>
               <a:t>Gestion des appels à cotisation des pôles de compétitivité</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marR="0" lvl="0" algn="just" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...30 lines deleted...]
-            <a:pPr defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
+            <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>GESTION DES LABORATOIRES :</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Appui à la gestion administrative et financière </a:t>
-[...20 lines deleted...]
-            <a:pPr marL="628646" lvl="1" indent="-171446" algn="just" defTabSz="914378">
+              <a:t>Appui à la gestion administrative et financière d’unités et structures de recherche de l’établissement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="403622" lvl="1" indent="-170260" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="201216" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>ponctuel en cas de gestionnaire absent(e) ou charge de travail inhabituelle</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="628646" lvl="1" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="403622" lvl="1" indent="-170260" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="201216" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>régulier pour les unités/structures n’ayant pas de gestionnaire financier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EB31BEE-787D-4484-AAA9-ECA77E02BE07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="58382" y="987894"/>
+            <a:off x="92000" y="1022719"/>
             <a:ext cx="4803521" cy="1690078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Thomas AREAL </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...2 lines deleted...]
-                </a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1200" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...2 lines deleted...]
-                </a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1000" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...2 lines deleted...]
-                </a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Chef de Pôle - 04 73 40 52 35</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="3A91A4"/>
               </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="1100" b="1" dirty="0">
-              <a:ea typeface="Calibri"/>
-              <a:cs typeface="Times New Roman"/>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:cs typeface="Times New Roman"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>PILOTAGE ET ACTIVITÉ DES LABORATOIRES </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="500" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:cs typeface="Times New Roman"/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>Alain MONCELET </a:t>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Camille BARBOT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– Assistante </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...6 lines deleted...]
-              <a:t>– </a:t>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>en gestion administrative – 04 73 40 51 43</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Christelle LE TIEC </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...8 lines deleted...]
-            <a:pPr defTabSz="914378"/>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Technicienne en gestion administrative - 04 73 40 71 53</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>Christelle LE TIEC </a:t>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Yolande HOUOT </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...2 lines deleted...]
-                </a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– Adjointe en gestion administrative - 04 73 40 52 45</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sophie MONCEAU </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>–</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...2 lines deleted...]
-                </a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...4 lines deleted...]
-              <a:t>Technicienne en gestion administrative </a:t>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gestionnaire Comité Ethique UCA – 04 73 40 64 71</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Chloé GOULLON</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...143 lines deleted...]
-            <a:pPr defTabSz="914378"/>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– Technicienne en gestion administrative – 04 73 40 70 62</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="900" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
+                <a:srgbClr val="A02B93">
                   <a:lumMod val="75000"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:solidFill>
-              <a:ea typeface="Calibri"/>
-              <a:cs typeface="Times New Roman"/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="900" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
+                <a:srgbClr val="A02B93">
                   <a:lumMod val="75000"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:solidFill>
-              <a:ea typeface="Calibri"/>
-              <a:cs typeface="Times New Roman"/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="ZoneTexte 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1702C6AF-44E5-41B4-A3A7-F27265BDA885}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4737676" y="1323007"/>
+            <a:off x="4683129" y="1274564"/>
             <a:ext cx="3843108" cy="1124154"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1050" b="1" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>PÔLE ADMINISTRATIF DE RENFORT TECHNIQUE ET D’APPUI A LA GESTION DES LABORATOIRES (PARTAGE)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="fr-FR" sz="600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="fr-FR" sz="600" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Calibri"/>
-              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914355">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="1" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Jimmy TABARAND </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>– Gestionnaire financier – 04 73 40 62 54</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914355">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Christian LECOUET </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>– Gestionnaire financier – 04 73 40 52 56</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914355">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Stéphanie DE JESUS </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>– Gestionnaire financière - 04 73 40 61 86</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914355">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Malika KAHLA </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>– Gestionnaire financière – 04 73 40 62 29</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...53 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3015599699"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="674853138"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 2"/>
-[...29 lines deleted...]
-          <p:cNvPr id="11" name="ZoneTexte 10">
+          <p:cNvPr id="2" name="Image 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C82EC8-3E56-47E6-A45A-E1AA6BE0B6AA}"/>
-[...1206 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBA05A4B-C3B7-4A3D-8E5E-83F68F27E0F8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A6CFF1-9555-2E56-67AB-ED072E14B9FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-38974" y="650"/>
-            <a:ext cx="9144000" cy="5134755"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4716C232-A1F9-DBA7-629A-30C2E6569B4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="8428545" y="4390595"/>
+            <a:ext cx="1109516" cy="142273"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="ZoneTexte 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37375513-0280-4171-BC85-C108D26D5BF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="85844" y="1260194"/>
+            <a:off x="112734" y="1114828"/>
             <a:ext cx="4414147" cy="1524648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>COLLEGE DES ECOLES DOCTORALES</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1">
+                  <a:prstClr val="white">
                     <a:lumMod val="65000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Le CED assure la cohérence et la qualité globale du doctorat à l’UCA.</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Carine CABASSU </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="A02B93">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="A02B93">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t> </a:t>
-            </a:r>
-[...31 lines deleted...]
-              <a:t>Jules CHANCEL </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Chargée des campagnes HDR et du pilotage événementiel CED  - 04 73 40 77 99  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>-</a:t>
-[...9 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Jules CHANCEL </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4BACC6">
+                    <a:lumMod val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Chargé d’orientation et d’insertion professionnelle des doctorants - 04 73 17 72 07</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
+                <a:srgbClr val="A02B93">
                   <a:lumMod val="75000"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Fatima GONCALVES</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...2 lines deleted...]
-                </a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>– Gestionnaire administrative et financière - 04 73 40 70 10 </a:t>
-[...6 lines deleted...]
-              <a:t>Karen VERGNOL-REMONT </a:t>
+              <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="A02B93">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-[...10 lines deleted...]
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Chargée des projets d’évolution technique ou organisationnelle, de la coordination des évaluations, des budgets du CED et des </a:t>
-[...4 lines deleted...]
-                  <a:schemeClr val="accent5">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gestionnaire administrative et financière - 04 73 40 70 10 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A02B93">
+                    <a:lumMod val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="900" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="4BACC6">
+                  <a:lumMod val="75000"/>
+                </a:srgbClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
+              <a:t>Karen VERGNOL-REMONT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4BACC6">
+                    <a:lumMod val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Chargée des projets d’évolution technique ou organisationnelle, de la coordination des évaluations, des budgets du CED et des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="4BACC6">
+                    <a:lumMod val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>EDs</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-[...2 lines deleted...]
-                <a:cs typeface="Times New Roman"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> et de la sécurisation juridique des conventions - 04 73 40 77 94 </a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="1050" b="1" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57E45917-0B5C-4850-AD55-0D0E6CBEE41F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="106588" y="133705"/>
+            <a:off x="106589" y="133706"/>
             <a:ext cx="8857899" cy="692497"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1500" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>DIRECTION DE LA RECHERCHE ET DES ETUDES DOCTORALES</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1500" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
-                  </a:schemeClr>
-[...1 lines deleted...]
-                <a:latin typeface="+mj-lt"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>PÔLE ETUDES DOCTORALES ET HDR</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
-                  </a:schemeClr>
-[...2 lines deleted...]
-                <a:hlinkClick r:id="rId3"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://dred.uca.fr/ED-HDR</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1500" b="1" i="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
+                <a:prstClr val="black">
                   <a:lumMod val="50000"/>
                   <a:lumOff val="50000"/>
-                </a:schemeClr>
+                </a:prstClr>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
+              <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="ZoneTexte 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BBE584C-4DED-4AD8-A621-1D482D2AA788}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4520735" y="1279186"/>
-            <a:ext cx="4584291" cy="1951368"/>
+            <a:off x="4533026" y="1114828"/>
+            <a:ext cx="4584291" cy="1952458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>ECOLES DOCTORALES </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Les écoles doctorales sont un guichet unique pour les doctorants de l’inscription en doctorat à la délivrance du diplôme</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Franceline BEYBOT </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>-</a:t>
-[...25 lines deleted...]
-            <a:pPr defTabSz="914378">
+              <a:t>- Gestionnaire (référente ED SEJPG) - 04 73 40 71 48</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Alexandre BRUN </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>–</a:t>
-[...25 lines deleted...]
-            <a:pPr defTabSz="914378">
+              <a:t>– Gestionnaire (référent ED SPI) - 04 73 40 76 09</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Perrine CLUZEL </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>–</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Gestionnaire (référente ED SVSAE) - </a:t>
-[...15 lines deleted...]
-            <a:pPr defTabSz="914378">
+              <a:t>Gestionnaire (référente ED SVSAE) - 04 73 17 79 37</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Soline CONNIER</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0">
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>-</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4BACC6">
+                    <a:lumMod val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t> </a:t>
-[...10 lines deleted...]
-              </a:rPr>
               <a:t>Gestionnaire (référente ED SF) - 04 73 40 53 76 </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Valérie GENESTE </a:t>
-[...7 lines deleted...]
-                </a:solidFill>
+              <a:t>Valérie GENESTE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>–</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t> </a:t>
-[...7 lines deleted...]
-                </a:solidFill>
+              <a:t>- Gestionnaire (référente ED LLSHS) - 04 73 34 68 25 MSH /04 73 40 52 61 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="3A91A4"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Gestionnaire (référente ED LLSHS) - 04 73 34 68 25 MSH /04 73 40 52 61 </a:t>
-[...10 lines deleted...]
-              </a:rPr>
               <a:t>Cézeaux</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="3A91A4"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="900" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
+                <a:srgbClr val="A02B93">
                   <a:lumMod val="75000"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" lvl="0" indent="-171450">
+            <a:pPr marL="171446" indent="-171446" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="fr-FR" sz="800" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr defTabSz="914378">
+            <a:endParaRPr lang="fr-FR" sz="800" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="fr-FR" sz="700" dirty="0"/>
-[...54 lines deleted...]
-            <a:endParaRPr lang="fr-FR"/>
+            <a:endParaRPr lang="fr-FR" sz="700" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="ZoneTexte 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D4F676E-69A4-4E2A-9C55-3BB0758ECA5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="106588" y="1017576"/>
+            <a:off x="118879" y="853217"/>
             <a:ext cx="4638674" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="5472113" marR="0" lvl="0" indent="-5472113" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr marL="5471976" indent="-5471976" defTabSz="914355">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Karen VERGNOL-REMONT</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1050" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Cheffe de Pôle - 04 73 40 77 94        </a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="fr-FR" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="fr-FR" sz="1100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4BACC6">
                   <a:lumMod val="75000"/>
                 </a:srgbClr>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="ZoneTexte 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E07B748-0925-50D8-5761-45BEE2E9DD85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="26291" y="2737936"/>
+            <a:off x="101885" y="2565042"/>
             <a:ext cx="4617720" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+            <a:pPr defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="1000" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Le Collège des écoles doctorales </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171446" indent="-171446" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>pilote et coordonne</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> les écoles doctorales </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171446" indent="-171446" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>harmonise les règles</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> du doctorat (inscription, suivi, soutenance) </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171446" indent="-171446" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>organise la formation doctorale transversale</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171446" indent="-171446" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>veille à la qualité et au suivi des thèses</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171446" indent="-171446" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>contribue à la stratégie et à la valorisation du doctorat</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="fr-FR" sz="900" dirty="0"/>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="900" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8023A111-3E43-E00F-5A86-81783736D99F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4533026" y="2647631"/>
-            <a:ext cx="2550698" cy="800219"/>
+            <a:off x="4506343" y="2692628"/>
+            <a:ext cx="2678938" cy="661720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr defTabSz="914378" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...3 lines deleted...]
-              <a:tabLst/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
-[...14 lines deleted...]
-              </a:lnSpc>
+            <a:r>
+              <a:rPr lang="fr-FR" altLang="fr-FR" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
+              <a:t>Les 5 écoles doctorales </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171446" indent="-171446" defTabSz="914378" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...1 lines deleted...]
-              <a:tabLst/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
-[...19 lines deleted...]
-              </a:lnSpc>
+              <a:rPr lang="fr-FR" altLang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
+              <a:t>recrutent et admettent les doctorants </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171446" indent="-171446" defTabSz="914378" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
-              <a:buClrTx/>
-              <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
-[...15 lines deleted...]
-              </a:lnSpc>
+              <a:rPr lang="fr-FR" altLang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
+              <a:t>assurent le suivi et l’encadrement des thèses </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171446" indent="-171446" defTabSz="914378" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
-              <a:buClrTx/>
-              <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
-[...36 lines deleted...]
-                <a:effectLst/>
+              <a:rPr lang="fr-FR" altLang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>organisent la formation doctorale de spécialité</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="ZoneTexte 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C142AC4C-EAE4-3697-F748-8B321E2909BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1475656" y="3684349"/>
-            <a:ext cx="5687687" cy="1215717"/>
+            <a:off x="1612240" y="3442360"/>
+            <a:ext cx="5687687" cy="1492716"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="fr-FR" sz="1000" b="1" dirty="0"/>
+            <a:pPr algn="ctr" defTabSz="685800"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Principales missions transverses </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Harmonisation des pratiques</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> : aligner les règles et procédures (inscription, suivi, soutenance, formation) entre toutes les ED </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Coordination de la formation doctorale</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> : construction et gestion de l’offre de formations transversales communes </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Suivi du parcours doctoral</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> : partage d’outils et de procédures pour assurer un suivi homogène des doctorants </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Qualité du doctorat</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> : mise en œuvre commune des exigences de qualité (charte, comités de suivi, durée des thèses) </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Organisation d’actions communes</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> : événements, valorisation du doctorat, insertion professionnelle </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t>Pilotage et indicateurs</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
               <a:t> : suivi partagé des données (réussite, insertion, durée des thèses) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4016184199"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4154939875"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1193 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 2"/>
+          <p:cNvPr id="5" name="Image 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A60A6ED-BCCF-8365-042D-C31876EA57C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-24421" y="8745"/>
-            <a:ext cx="9180512" cy="5134755"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="5143500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3D7C153-FA5A-660E-4B6C-39688FB87F85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="8428545" y="4390595"/>
+            <a:ext cx="1109516" cy="142273"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="179512" y="226407"/>
+            <a:off x="179513" y="226408"/>
             <a:ext cx="8779049" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1500" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>DIRECTION DE LA RECHERCHE ET DES ETUDES DOCTORALES</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1500" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
-                  </a:schemeClr>
-[...1 lines deleted...]
-                <a:latin typeface="+mj-lt"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>PÔLE ACCOMPAGNEMENT DE PROJETS (ACCPRO)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId3"/>
+                <a:latin typeface="Calibri"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://dred.uca.fr/ACCPRO</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378"/>
+            <a:pPr algn="just" defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="500" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="ZoneTexte 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-32634" y="1131590"/>
+            <a:off x="89562" y="1199222"/>
             <a:ext cx="4964674" cy="2976456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>INGÉNIERIE DE PROJETS</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>pole-accpro.dred@uca.fr</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="200" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Marianne PERRAUD </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Chargée d’appui au projet de recherche Structures de recherche </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>IDEM et ILLSHS </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>- 04 73 40 71 47</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="225"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="225"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="100" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Fabien PONCET </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>hargé d’appui au projet de recherche - Structures de recherche </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Sciences</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t> et</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t> INP - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>04 73  40 71 35</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="400" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
+                <a:srgbClr val="4BACC6">
                   <a:lumMod val="75000"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="400" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
+                <a:srgbClr val="4BACC6">
                   <a:lumMod val="75000"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Guillaume TATTI</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Chargé d’appui au projet de recherche - Structures de recherche </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>ISVSAE - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>04 73 40 55 30</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="400" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Sophie MONCEAU</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Assistante d’appui au projet de recherche - Structures de recherche </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>ISVSAE</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>04 73 40 64 71</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="225"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="225"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="400" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Détection, veille et sensibilisation sur les opportunités de financement liées aux appels à projets</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Liens amont avec les structures financeurs</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Conseil et expertise pour le montage, la rédaction et la budgétisation des candidatures</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Référents et expertise Fonds structurels (FEDER, FSE+) et ANR</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Suivi des projets et de leur performance d’exécution budgétaire (bases OPENPROJECT et SID)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Alimentation/suivi bases de données (UCA OPENPROJECT et Conventions, PCRU_CNRS, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0" err="1">
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>INRAe</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="ZoneTexte 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9008222B-2B28-40C5-B123-8AC9F7F7E3B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4932040" y="1131590"/>
+            <a:off x="4932041" y="1131591"/>
             <a:ext cx="4224051" cy="2741776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378">
+            <a:pPr algn="ctr" defTabSz="914355">
               <a:spcBef>
                 <a:spcPts val="225"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="225"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>MANAGEMENT DES PROJETS COMPLEXES</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
-                <a:hlinkClick r:id="rId5"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>management-projets.dred@uca.fr</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378"/>
+            <a:pPr algn="just" defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="900" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Marine PUVINEL</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
+                <a:srgbClr val="4BACC6">
                   <a:lumMod val="75000"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Chargé d’appui au projet de recherche</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>04 73 17 76 47</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent5">
+                <a:srgbClr val="4BACC6">
                   <a:lumMod val="75000"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="400" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Thomas KASAZIAN </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Chargé d’appui au projet de recherche </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> - 04 73 40 55 50 </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Camille COMPAIN (jusqu’au 31/08/2026)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Chargé d’appui au projet de recherche / Manager OSQUAR UCA </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008F9B"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> - 04 73 40 55 16</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378"/>
+            <a:pPr algn="just" defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="008F9B"/>
               </a:solidFill>
+              <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
               <a:t>Management administratif/financier (dont européens) des projets financés par : Fonds Européens, France 2030, COST, Erasmus+, BPI France, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
               <a:t>Pilotage des actions internes des directions et services internes pour la sécurisation, pré-audit interne</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Liens aval avec les structures finançant les projets de recherche : recherche de solution, négociation</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
               <a:t>Animation de consortium nationaux et/ou internationaux ;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="just" defTabSz="914378">
+            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
               <a:t>Assistance au responsable projet pour la restitution des livrables non-scientifiques</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="ZoneTexte 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83CB6ABC-69F6-4CC6-9C1E-0859C30785F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-36512" y="3867894"/>
+            <a:off x="-36511" y="3867895"/>
             <a:ext cx="9180511" cy="800219"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" defTabSz="914378"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1000" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Actions communes</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="ctr">
+            <a:pPr marL="171446" indent="-171446" algn="ctr" defTabSz="914378">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pilotage et gestion d’applications (bases SINCHRO, OPEN PROJECT, SID)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="ctr">
+            <a:pPr marL="171446" indent="-171446" algn="ctr" defTabSz="914378">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Production et consolidation des indicateurs établissement incluant CPER et France 2030</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="ctr">
+            <a:pPr marL="171446" indent="-171446" algn="ctr" defTabSz="914378">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Participations Comité de pilotage/groupes de travail : Alliance ARTEMIS, Liberté Académique/Recherche Empêchée, Sciences ouvertes</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" algn="ctr">
+            <a:pPr marL="171446" indent="-171446" algn="ctr" defTabSz="914378">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="900" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Référents nationaux établissement pour CAP Recherche, AMUE (groupe recherche), PAUSE et IUF</a:t>
             </a:r>
-          </a:p>
-[...53 lines deleted...]
-            <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="ZoneTexte 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F639ECB-AA82-4B5A-8AD1-A6C3EA8C8336}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36512" y="877674"/>
-            <a:ext cx="4657724" cy="253916"/>
+            <a:ext cx="4657724" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...5 lines deleted...]
-              </a:spcBef>
+            <a:pPr defTabSz="914355">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...3 lines deleted...]
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Guillaume TATTI </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
-                <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Chef de Pôle - 04 73 40 55 30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2968035660"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1910612215"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1193 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 2"/>
+          <p:cNvPr id="5" name="Image 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6BB5CAD-0E2D-D1DA-B398-3B3F79AED668}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9180512" cy="5134755"/>
+            <a:ext cx="9144000" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D967A30C-B0C8-9E23-6119-DDA54702298F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="8428545" y="4390595"/>
+            <a:ext cx="1109516" cy="142273"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="ZoneTexte 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{579BB58B-20A1-2042-9D8F-053293209652}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="179512" y="1430217"/>
-            <a:ext cx="4248472" cy="3115340"/>
+            <a:off x="179512" y="1430218"/>
+            <a:ext cx="4549114" cy="3117135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>DEVELOPPEMENT DES PARTENARIATS PUBLICS DES LABORATOIRES</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="400" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Vanessa BELIGON </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Chargée de développement des partenariats </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>- 04 73 17 72 12</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378"/>
+            <a:pPr defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Samira RIAD </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Chargée de </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>développement des partenariats </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> 04 73 17 84 85</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="675" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Développement des partenariats entre les laboratoires et les partenaires publics </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>CONTRATS DE RECHERCHE</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>(contrats-valo.dred@uca.fr)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="400" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Lionel BOULARD </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Assistant juridique -</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> 04 73 17 75 52</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Samira RIAD </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>Chargée de valorisation de la recherche - contrats </a:t>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
+              <a:t>Chargée de valorisation de la Recherche - contrats </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> 04 73 17 84 85</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Guillaume SALOME </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>Chargé de valorisation de la recherche - contrats </a:t>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              </a:rPr>
+              <a:t>Chargé de valorisation de la Recherche - contrats </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>- 04 73 40 71 13</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="675" i="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Rédaction, négociation et gestion des contrats de recherche</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Rédaction, négociation et gestion des contrats de cotutelle et de codirection internationale de thèse</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Gestion de la mise en signature et du suivi des contrats</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Gestion des contrats de recherche dématérialisés</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Archivage des contrats</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Expertise PI </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="1050" i="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413457" y="212316"/>
+            <a:off x="413458" y="212316"/>
             <a:ext cx="8245077" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1500" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>DIRECTION DE LA RECHERCHE ET DES ETUDES DOCTORALES</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1500" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
-                  </a:schemeClr>
-[...1 lines deleted...]
-                <a:latin typeface="+mj-lt"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>PÔLE VALORISATION</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1500" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
+              <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
-                <a:hlinkClick r:id="rId3"/>
+                <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://dred.uca.fr/Valorisation</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="900" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
+              <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="914378"/>
+            <a:pPr algn="ctr" defTabSz="914355"/>
             <a:endParaRPr lang="fr-FR" sz="900" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
+              <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="ZoneTexte 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{980917FD-70A3-491A-AC75-15E3DEB44FA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4818186" y="1430217"/>
-            <a:ext cx="4032448" cy="2174826"/>
+            <a:off x="5021992" y="1430218"/>
+            <a:ext cx="4032448" cy="2313326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="914378">
+            <a:pPr defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>SERVICE UCA PARTNER</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="A02B93">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>(gestion-ucapartner.dred@uca.fr)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="100" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
+                  <a:srgbClr val="A02B93">
                     <a:lumMod val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Muriel GOMEAUX </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Gestionnaire -</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> 04 73 40 52 23</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
               </a:rPr>
               <a:t>Andréa MICHEL</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> - Gestionnaire - 04 73 40 63 91</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="914378">
+            <a:pPr algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Gestion administrative et financière des plateaux techniques</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Gestion administrative du service</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171446" indent="-171446" algn="just" defTabSz="914378">
+            <a:pPr marL="171442" indent="-171442" algn="just" defTabSz="914355">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Communication</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="fr-FR" sz="1200" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
+            <a:pPr defTabSz="685800"/>
+            <a:endParaRPr lang="fr-FR" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>ACTIVITES TRANSVERSES</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="1050" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>(valo.dred@uca.fr)</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr defTabSz="685800"/>
             <a:endParaRPr lang="fr-FR" sz="1050" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171446" indent="-171446" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Commande de cahiers de laboratoires</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171446" indent="-171446" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Sensibilisation à la propriété intellectuelle et à la valorisation</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
+            <a:pPr marL="171446" indent="-171446" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Relations avec Clermont Auvergne Innovation, filiale de valorisation de l’UCA</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0"/>
-[...54 lines deleted...]
-            <a:endParaRPr lang="fr-FR" dirty="0"/>
+            <a:endParaRPr lang="fr-FR" sz="900" i="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="ZoneTexte 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799F5B0A-665C-476C-BF43-6F6D96C3E5AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="179512" y="1015192"/>
             <a:ext cx="4638674" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914378" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914355">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Vanessa BELIGON </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="fr-FR" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="fr-FR" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>- Cheffe de Pôle - 04 73 17 72 12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3995085500"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2319934074"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="2_Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -18122,90 +17329,377 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2059</Words>
+  <Words>1695</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Affichage à l'écran (16:9)</PresentationFormat>
-  <Paragraphs>306</Paragraphs>
+  <Paragraphs>287</Paragraphs>
   <Slides>5</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>Thème Office</vt:lpstr>
+      <vt:lpstr>1_Thème Office</vt:lpstr>
+      <vt:lpstr>2_Thème Office</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Présentation PowerPoint</dc:title>
   <dc:creator>Aurélien RACAULT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>